--- v0 (2025-10-02)
+++ v1 (2026-05-18)
@@ -712,222 +712,192 @@
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50B0AA3D" w14:textId="1680FCCA" w:rsidR="00E61646" w:rsidRPr="004D4C4D" w:rsidRDefault="00607091" w:rsidP="00F86E37">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D4C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D6E81EF" wp14:editId="0D5BB23A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D6E81EF" wp14:editId="090F517A">
                   <wp:extent cx="644300" cy="225425"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="3175"/>
                   <wp:docPr id="984376551" name="Picture 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="984376551" name="Picture 984376551"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="683097" cy="238999"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E4423B2" w14:textId="46062975" w:rsidR="00E61646" w:rsidRPr="004D4C4D" w:rsidRDefault="007B6329" w:rsidP="00E61646">
+          <w:p w14:paraId="3E4423B2" w14:textId="6AE5B2F5" w:rsidR="00E61646" w:rsidRPr="004D4C4D" w:rsidRDefault="005B11B6" w:rsidP="00E61646">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D4C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Copyright </w:t>
+              <w:t>Copyright © 20</w:t>
             </w:r>
-            <w:r w:rsidR="00EB3AA0" w:rsidRPr="004D4C4D">
-[...9 lines deleted...]
-            <w:r w:rsidR="00796E12" w:rsidRPr="004D4C4D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
-            <w:r w:rsidR="00EB3AA0" w:rsidRPr="004D4C4D">
+            <w:r w:rsidRPr="004D4C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E61646" w:rsidRPr="004D4C4D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ELTALL</w:t>
+              <w:t>Author(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="004D4C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00E61646" w:rsidRPr="004D4C4D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> English Language Teaching, Applied Linguistic and Literature</w:t>
+              <w:t xml:space="preserve">Published by </w:t>
             </w:r>
             <w:r w:rsidRPr="004D4C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>. ELTALL</w:t>
+              <w:t>ELTALL: English Language Teaching, Applied Linguistic and Literature</w:t>
             </w:r>
-            <w:r w:rsidR="00EB3AA0" w:rsidRPr="004D4C4D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">is licensed under </w:t>
+              <w:t>. ELTALL</w:t>
             </w:r>
             <w:r w:rsidRPr="004D4C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">a </w:t>
-[...9 lines deleted...]
-              <w:t>CC BY-NC 4.0</w:t>
+              <w:t xml:space="preserve"> is licensed under a CC BY-NC 4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="179985FA" w14:textId="77777777" w:rsidR="00F86E37" w:rsidRPr="004D4C4D" w:rsidRDefault="00F86E37" w:rsidP="00F86E37">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1932,67 +1902,59 @@
         <w:t xml:space="preserve"> Edition </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">style. It should be listed in alphabetical order. Please ensure that all information in the manuscript taken from another source is substantiated with an in-text reference citation. </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">References consist of the </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">citations in the publication text with a minimum of 10 </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:t xml:space="preserve">citations in the publication text with a minimum of 10 references. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4C4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">references. </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">References must be up to date. </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A minimum of 80% </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2514,61 +2476,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00837A37" w:rsidRPr="004D4C4D">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1411" w:right="1411" w:bottom="1411" w:left="1987" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12845519" w14:textId="77777777" w:rsidR="000203F5" w:rsidRDefault="000203F5">
+    <w:p w14:paraId="54D0B428" w14:textId="77777777" w:rsidR="00B80110" w:rsidRDefault="00B80110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="099B1C05" w14:textId="77777777" w:rsidR="000203F5" w:rsidRDefault="000203F5">
+    <w:p w14:paraId="386E1B89" w14:textId="77777777" w:rsidR="00B80110" w:rsidRDefault="00B80110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -2617,51 +2579,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="295421D7" w14:textId="77777777" w:rsidR="00837A37" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -2983,51 +2944,51 @@
                         <a:off x="0" y="0"/>
                         <a:ext cx="0" cy="290830"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="9525" cap="flat" cmpd="sng">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:round/>
                         <a:headEnd type="none" w="sm" len="sm"/>
                         <a:tailEnd type="none" w="sm" len="sm"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="335034AA" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+            <v:shapetype w14:anchorId="79287847" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="Straight Arrow Connector 218" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:411.5pt;margin-top:-6.6pt;width:0;height:22.9pt;z-index:4;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5vuMPxgEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdpEgEyznYTS9B&#10;GyDNB6z5kIjyBS5j2X/fJeU4fRwKBNWB4HJ3h7PD0fr26Cw7qIQm+J4vFy1nyosgjR96/vT97sM1&#10;Z5jBS7DBq56fFPLbzft36yl2ahXGYKVKjEA8dlPs+Zhz7JoGxagc4CJE5SmpQ3KQKUxDIxNMhO5s&#10;s2rbT80UkowpCIVIp7s5yTcVX2sl8jetUWVme07ccl1TXfdlbTZr6IYEcTTiTAPewMKB8XTpBWoH&#10;GdhzMn9BOSNSwKDzQgTXBK2NUHUGmmbZ/jHN4whR1VlIHIwXmfD/wYqvh61/SIW6OPrHeB/EDyRR&#10;milid0mWAONcdtTJlXLizo5VyNNFSHXMTMyHgk5XN+31x6pxA91LX0yYv6jgWNn0HHMCM4x5G7yn&#10;1wppWXWEwz3mwgO6l4ZyqfVs6vnN1eqKMwHkF20h09ZFSVB+qL0YrJF3xtrSgWnYb21iBygOqF95&#10;dML9raxcsgMc57qamr2RwrOX1SWjAvnZS5ZPkYzsyc68kEHHmVVkftrUugzG/ruOCFh/1nmWtoi8&#10;D/L0kAq/EtGbV6ZnfxZT/RrXqte/aPMTAAD//wMAUEsDBBQABgAIAAAAIQCEi0Tx3gAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWqeJqKqQTYVAcEFCUOC+jd3EbbxOY+eH&#10;t8eIAxxnZzT7TbGdbStG3XvjGGG1TEBorpwyXCN8vD8uNiB8IFbUOtYIX9rDtry8KChXbuI3Pe5C&#10;LWIJ+5wQmhC6XEpfNdqSX7pOc/QOrrcUouxrqXqaYrltZZoka2nJcPzQUKfvG12ddoNFsKb+HM7m&#10;5XBzfJiewvMrjZM9I15fzXe3IIKew18YfvAjOpSRae8GVl60CJs0i1sCwmKVpSBi4veyR8jSNciy&#10;kP8nlN8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOb7jD8YBAACNAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhItE8d4AAAAKAQAADwAAAAAA&#10;AAAAAAAAAAAgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;">
               <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
               <o:lock v:ext="edit" shapetype="f"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="004D4C4D">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004D4C4D">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -3043,89 +3004,89 @@
     </w:r>
     <w:r w:rsidRPr="004D4C4D">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="004D4C4D">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F2E6378" w14:textId="45595E0E" w:rsidR="00837A37" w:rsidRPr="00F14C2D" w:rsidRDefault="0000580B">
+  <w:p w14:paraId="3F2E6378" w14:textId="0BADFBA7" w:rsidR="00837A37" w:rsidRPr="00F14C2D" w:rsidRDefault="001E778A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F14C2D">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="107A08F8" wp14:editId="324F3971">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="107A08F8" wp14:editId="2C9BD9DC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>71755</wp:posOffset>
+                <wp:posOffset>-61595</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-38100</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="2673350" cy="323850"/>
+              <wp:extent cx="1428750" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="97432338" name="Text Box 5"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="2673350" cy="323850"/>
+                        <a:ext cx="1428750" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="74E12509" w14:textId="04EE5A26" w:rsidR="0000580B" w:rsidRPr="00B1500B" w:rsidRDefault="0000580B" w:rsidP="0000580B">
                           <w:pPr>
                             <w:tabs>
                               <w:tab w:val="left" w:pos="1134"/>
                             </w:tabs>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
@@ -3164,63 +3125,66 @@
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve">ISSN (Online) </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00B1500B">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:tab/>
                             <w:t>2723-2719</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="107A08F8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.65pt;margin-top:-3pt;width:210.5pt;height:25.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAYWuhmLAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0b5xX086IU2QpMgwI&#10;2gLp0LMiS7EAWdQkJXb260fJea3baehFJkWKj48fPX1oa032wnkFpqCDXp8SYTiUymwL+uN1eXNP&#10;iQ/MlEyDEQU9CE8fZp8/TRubiyFUoEvhCAYxPm9sQasQbJ5lnleiZr4HVhg0SnA1C6i6bVY61mD0&#10;WmfDfn+SNeBK64AL7/H2sTPSWYovpeDhWUovAtEFxdpCOl06N/HMZlOWbx2zleLHMth/VFEzZTDp&#10;OdQjC4zsnPorVK24Aw8y9DjUGUipuEg9YDeD/rtu1hWzIvWC4Hh7hsl/XFj+tF/bF0dC+xVaHGAE&#10;pLE+93gZ+2mlq+MXKyVoRwgPZ9hEGwjHy+HkbjS6RRNH22g4ukcZw2SX19b58E1ATaJQUIdjSWix&#10;/cqHzvXkEpN50KpcKq2TEqkgFtqRPcMh6pBqxOB/eGlDmoJOYhnxkYH4vIusDdZy6SlKod20RJVX&#10;/W6gPCAMDjqGeMuXCmtdMR9emENKYHtI8/CMh9SAueAoUVKB+/Wv++iPk0IrJQ1SrKD+5445QYn+&#10;bnCGXwbjceRkUsa3d0NU3LVlc20xu3oBCMAAF8ryJEb/oE+idFC/4TbMY1Y0McMxd0HDSVyEjvi4&#10;TVzM58kJWWhZWJm15TF0xC5O4rV9Y84exxVw0E9wIiPL302t8+1Qn+8CSJVGGnHuUD3CjwxOpDhu&#10;W1yRaz15Xf4Js98AAAD//wMAUEsDBBQABgAIAAAAIQB8wNk33gAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTE/LTsMwELwj8Q/WInFBrdOGtiiNUyHEQ+qNhrbi5sbbJCJeR7GbhL9nOcFtZ2c0j3Qz&#10;2kb02PnakYLZNAKBVDhTU6ngI3+ZPIDwQZPRjSNU8I0eNtn1VaoT4wZ6x34XSsEm5BOtoAqhTaT0&#10;RYVW+6lrkZg7u87qwLArpen0wOa2kfMoWkqra+KESrf4VGHxtbtYBZ935XHrx9f9EC/i9vmtz1cH&#10;kyt1ezM+rkEEHMOfGH7rc3XIuNPJXch40TCexaxUMFnyJObv4zk/TnwsIpBZKv8PyH4AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAGFroZiwCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfMDZN94AAAAIAQAADwAAAAAAAAAAAAAAAACGBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.85pt;margin-top:-3pt;width:112.5pt;height:25.5pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHMzHpLAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0b5xX28yIU2QpMgwI&#10;2gLp0LMiS7EAWdQkJXb260fJea3baehFJkWKj48fPX1oa032wnkFpqCDXp8SYTiUymwL+uN1eTOh&#10;xAdmSqbBiIIehKcPs8+fpo3NxRAq0KVwBIMYnze2oFUINs8yzytRM98DKwwaJbiaBVTdNisdazB6&#10;rbNhv3+XNeBK64AL7/H2sTPSWYovpeDhWUovAtEFxdpCOl06N/HMZlOWbx2zleLHMth/VFEzZTDp&#10;OdQjC4zsnPorVK24Aw8y9DjUGUipuEg9YDeD/rtu1hWzIvWC4Hh7hsl/XFj+tF/bF0dC+xVaHGAE&#10;pLE+93gZ+2mlq+MXKyVoRwgPZ9hEGwiPj8bDyf0tmjjaRsPRBGUMk11eW+fDNwE1iUJBHY4locX2&#10;Kx8615NLTOZBq3KptE5KpIJYaEf2DIeoQ6oRg//hpQ1pCno3wtTxkYH4vIusDdZy6SlKod20RJVX&#10;/W6gPCAMDjqGeMuXCmtdMR9emENKYHtI8/CMh9SAueAoUVKB+/Wv++iPk0IrJQ1SrKD+5445QYn+&#10;bnCGXwbjceRkUsa390NU3LVlc20xu3oBCMAAF8ryJEb/oE+idFC/4TbMY1Y0McMxd0HDSVyEjvi4&#10;TVzM58kJWWhZWJm15TF0xC5O4rV9Y84exxVw0E9wIiPL302t8+1Qn+8CSJVGGnHuUD3CjwxOpDhu&#10;W1yRaz15Xf4Js98AAAD//wMAUEsDBBQABgAIAAAAIQBbY3814AAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcUOu0IS2EOBVCQCVubQqImxsvSUS8jmI3CX/PcoLTajSj2TfZ&#10;ZrKtGLD3jSMFi3kEAql0pqFKwaF4mt2A8EGT0a0jVPCNHjb5+VmmU+NG2uGwD5XgEvKpVlCH0KVS&#10;+rJGq/3cdUjsfbre6sCyr6Tp9cjltpXLKFpJqxviD7Xu8KHG8mt/sgo+rqr3Fz89v45xEneP26FY&#10;v5lCqcuL6f4ORMAp/IXhF5/RIWemozuR8aJVMLtdc5Lviiexv1wkMYijguskApln8v+A/AcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHMzHpLAIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBbY3814AAAAAgBAAAPAAAAAAAAAAAAAAAAAIYE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="74E12509" w14:textId="04EE5A26" w:rsidR="0000580B" w:rsidRPr="00B1500B" w:rsidRDefault="0000580B" w:rsidP="0000580B">
                     <w:pPr>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="1134"/>
                       </w:tabs>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B1500B">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">ISSN (Print) </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00B1500B">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -3244,51 +3208,51 @@
                     <w:r w:rsidRPr="00B1500B">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">ISSN (Online) </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00B1500B">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:tab/>
                       <w:t>2723-2719</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00F14C2D">
+    <w:r w:rsidR="0000580B" w:rsidRPr="00F14C2D">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="3" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E905A71" wp14:editId="62EA86CD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>5226050</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-63500</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="290830"/>
               <wp:effectExtent l="0" t="0" r="38100" b="33020"/>
               <wp:wrapNone/>
               <wp:docPr id="4101" name="Straight Arrow Connector 1646176489"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -3300,88 +3264,88 @@
                         <a:off x="0" y="0"/>
                         <a:ext cx="0" cy="290830"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="9525" cap="flat" cmpd="sng">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:round/>
                         <a:headEnd type="none" w="sm" len="sm"/>
                         <a:tailEnd type="none" w="sm" len="sm"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5CB8C09F" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+            <v:shapetype w14:anchorId="4CFABF37" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="Straight Arrow Connector 1646176489" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:411.5pt;margin-top:-5pt;width:0;height:22.9pt;z-index:3;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5vuMPxgEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdpEgEyznYTS9B&#10;GyDNB6z5kIjyBS5j2X/fJeU4fRwKBNWB4HJ3h7PD0fr26Cw7qIQm+J4vFy1nyosgjR96/vT97sM1&#10;Z5jBS7DBq56fFPLbzft36yl2ahXGYKVKjEA8dlPs+Zhz7JoGxagc4CJE5SmpQ3KQKUxDIxNMhO5s&#10;s2rbT80UkowpCIVIp7s5yTcVX2sl8jetUWVme07ccl1TXfdlbTZr6IYEcTTiTAPewMKB8XTpBWoH&#10;GdhzMn9BOSNSwKDzQgTXBK2NUHUGmmbZ/jHN4whR1VlIHIwXmfD/wYqvh61/SIW6OPrHeB/EDyRR&#10;milid0mWAONcdtTJlXLizo5VyNNFSHXMTMyHgk5XN+31x6pxA91LX0yYv6jgWNn0HHMCM4x5G7yn&#10;1wppWXWEwz3mwgO6l4ZyqfVs6vnN1eqKMwHkF20h09ZFSVB+qL0YrJF3xtrSgWnYb21iBygOqF95&#10;dML9raxcsgMc57qamr2RwrOX1SWjAvnZS5ZPkYzsyc68kEHHmVVkftrUugzG/ruOCFh/1nmWtoi8&#10;D/L0kAq/EtGbV6ZnfxZT/RrXqte/aPMTAAD//wMAUEsDBBQABgAIAAAAIQCKq4wv3gAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/NTsNADITvSLzDykjc2k1bFUUhToVAcEFCUODuZrdJIOtNs5sf&#10;3h4jDnCzPaPxN/ludq0abR8azwirZQLKculNwxXC2+v9IgUVIrGh1rNF+LIBdsX5WU6Z8RO/2HEf&#10;KyUhHDJCqGPsMq1DWVtHYek7y6Idfe8oytpX2vQ0Sbhr9TpJrrSjhuVDTZ29rW35uR8cgmuq9+HU&#10;PB23H3fTQ3x8pnFyJ8TLi/nmGlS0c/wzww++oEMhTAc/sAmqRUjXG+kSERarRAZx/F4OCJttCrrI&#10;9f8KxTcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOb7jD8YBAACNAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAiquML94AAAAKAQAADwAAAAAA&#10;AAAAAAAAAAAgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;">
               <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
               <o:lock v:ext="edit" shapetype="f"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00F14C2D">
+    <w:r w:rsidR="0000580B" w:rsidRPr="00F14C2D">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73DFEAC6" w14:textId="77777777" w:rsidR="000203F5" w:rsidRDefault="000203F5">
+    <w:p w14:paraId="650D2D7C" w14:textId="77777777" w:rsidR="00B80110" w:rsidRDefault="00B80110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D8338EE" w14:textId="77777777" w:rsidR="000203F5" w:rsidRDefault="000203F5">
+    <w:p w14:paraId="47258E14" w14:textId="77777777" w:rsidR="00B80110" w:rsidRDefault="00B80110">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02C90991" w14:textId="77777777" w:rsidR="00837A37" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
@@ -3437,53 +3401,53 @@
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1232"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="820"/>
+      <w:gridCol w:w="1201"/>
+      <w:gridCol w:w="6508"/>
+      <w:gridCol w:w="800"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FE2A42" w14:paraId="38DBE4A6" w14:textId="77777777" w:rsidTr="00E80308">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="706" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="3AD880DB" w14:textId="1979AA47" w:rsidR="003D38C0" w:rsidRDefault="003D38C0" w:rsidP="00FE2A42">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
               <w:b/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
               <w:b/>
               <w:iCs/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -3724,51 +3688,50 @@
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3824" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="78836C84" w14:textId="77777777" w:rsidR="00796E12" w:rsidRPr="00796E12" w:rsidRDefault="00796E12" w:rsidP="003D38C0">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
               <w:b/>
               <w:iCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="470" w:type="pct"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="64E6F265" w14:textId="77777777" w:rsidR="00796E12" w:rsidRPr="00796E12" w:rsidRDefault="00796E12" w:rsidP="0000580B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0AAC5128" w14:textId="77777777" w:rsidR="00837A37" w:rsidRDefault="00837A37" w:rsidP="00796E12">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="58"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:sz w:val="18"/>
@@ -7311,94 +7274,103 @@
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00837A37"/>
     <w:rsid w:val="0000580B"/>
     <w:rsid w:val="000203F5"/>
     <w:rsid w:val="0003124E"/>
     <w:rsid w:val="00051DD1"/>
     <w:rsid w:val="00147019"/>
     <w:rsid w:val="00160A34"/>
     <w:rsid w:val="001D25C6"/>
+    <w:rsid w:val="001E778A"/>
     <w:rsid w:val="00267FB4"/>
+    <w:rsid w:val="003255B0"/>
     <w:rsid w:val="0037538D"/>
     <w:rsid w:val="00392F6B"/>
     <w:rsid w:val="003D38C0"/>
     <w:rsid w:val="003D7170"/>
     <w:rsid w:val="00470427"/>
     <w:rsid w:val="004D4C4D"/>
     <w:rsid w:val="0056576E"/>
+    <w:rsid w:val="005B11B6"/>
     <w:rsid w:val="005E156F"/>
     <w:rsid w:val="00607091"/>
     <w:rsid w:val="0066023F"/>
+    <w:rsid w:val="006B3D30"/>
     <w:rsid w:val="006D048E"/>
     <w:rsid w:val="00796E12"/>
     <w:rsid w:val="007B6329"/>
     <w:rsid w:val="007D2F04"/>
     <w:rsid w:val="00837A37"/>
     <w:rsid w:val="00844DC8"/>
+    <w:rsid w:val="009044B8"/>
     <w:rsid w:val="009655D1"/>
     <w:rsid w:val="009B6E88"/>
     <w:rsid w:val="009D0780"/>
     <w:rsid w:val="00AD2A8B"/>
     <w:rsid w:val="00B1500B"/>
     <w:rsid w:val="00B33C26"/>
+    <w:rsid w:val="00B80110"/>
     <w:rsid w:val="00BA0B33"/>
     <w:rsid w:val="00BB17F8"/>
     <w:rsid w:val="00C300C1"/>
     <w:rsid w:val="00CC05F7"/>
     <w:rsid w:val="00CF7EC4"/>
     <w:rsid w:val="00D21678"/>
+    <w:rsid w:val="00DD4C1C"/>
+    <w:rsid w:val="00E407BD"/>
     <w:rsid w:val="00E61646"/>
     <w:rsid w:val="00E80308"/>
     <w:rsid w:val="00E92C8E"/>
     <w:rsid w:val="00EB3AA0"/>
     <w:rsid w:val="00ED0F43"/>
     <w:rsid w:val="00F14C2D"/>
     <w:rsid w:val="00F86E37"/>
     <w:rsid w:val="00F9106B"/>
     <w:rsid w:val="00FE2A42"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -8729,75 +8701,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DF262A4-D0DE-4941-BA81-4C1AC7F3CAB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>815</Words>
-  <Characters>4650</Characters>
+  <Words>819</Words>
+  <Characters>4670</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Deftones</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5455</CharactersWithSpaces>
+  <CharactersWithSpaces>5479</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>8.1</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-medical-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mendeley Recent Style Name 0_1">
     <vt:lpwstr>American Medical Association</vt:lpwstr>
   </property>